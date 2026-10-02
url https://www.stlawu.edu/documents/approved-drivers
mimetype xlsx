--- v2 (2026-03-31)
+++ v3 (2026-10-02)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Security\Transportation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ourslu\shared\Security\Transportation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{110DBCB7-0FE5-4BA8-A755-61579A82C391}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E11968A6-79EF-44D8-A12D-C1A37638BA9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Online List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Online List'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1172" uniqueCount="650">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1301" uniqueCount="715">
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Amanda</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>George</t>
   </si>
   <si>
@@ -77,2023 +77,2191 @@
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
     <t>Kathleen</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>Emily</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
+    <t>Bill</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>Berg</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Margaret</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Isabel</t>
+  </si>
+  <si>
+    <t>Dennis</t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Claire</t>
+  </si>
+  <si>
+    <t>Randy</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>Mary</t>
+  </si>
+  <si>
+    <t>Jeff</t>
+  </si>
+  <si>
+    <t>Clark</t>
+  </si>
+  <si>
+    <t>Cliff</t>
+  </si>
+  <si>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Corbett</t>
+  </si>
+  <si>
+    <t>Crysta</t>
+  </si>
+  <si>
+    <t>Corbine</t>
+  </si>
+  <si>
+    <t>Donald</t>
+  </si>
+  <si>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>Cummings</t>
+  </si>
+  <si>
+    <t>Maverick</t>
+  </si>
+  <si>
+    <t>Kyle</t>
+  </si>
+  <si>
+    <t>Dalton</t>
+  </si>
+  <si>
+    <t>Dawley</t>
+  </si>
+  <si>
+    <t>Kurt</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Ashlee</t>
+  </si>
+  <si>
+    <t>Abigail</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>Nicholas</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>Gagnon</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>Gallagher</t>
+  </si>
+  <si>
+    <t>Gardner</t>
+  </si>
+  <si>
+    <t>Gilbert</t>
+  </si>
+  <si>
+    <t>Samantha</t>
+  </si>
+  <si>
+    <t>Grembowicz</t>
+  </si>
+  <si>
+    <t>Hampson</t>
+  </si>
+  <si>
+    <t>Harrington</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Hewitt</t>
+  </si>
+  <si>
+    <t>Timberly</t>
+  </si>
+  <si>
+    <t>Husinec</t>
+  </si>
+  <si>
+    <t>Antun</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>Jock</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>Joseph</t>
+  </si>
+  <si>
+    <t>Kring</t>
+  </si>
+  <si>
+    <t>Jane</t>
+  </si>
+  <si>
+    <t>Larrabee</t>
+  </si>
+  <si>
+    <t>Lavoie</t>
+  </si>
+  <si>
+    <t>Lawton</t>
+  </si>
+  <si>
+    <t>Wendy</t>
+  </si>
+  <si>
+    <t>Lorraine</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>Justin</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>Domminick</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>Mousaw</t>
+  </si>
+  <si>
+    <t>Debra</t>
+  </si>
+  <si>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Newman</t>
+  </si>
+  <si>
+    <t>O'Donoghue</t>
+  </si>
+  <si>
+    <t>Aileen</t>
+  </si>
+  <si>
+    <t>Serge</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>Papineau</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Charles</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>Richards</t>
+  </si>
+  <si>
+    <t>Richardson</t>
+  </si>
+  <si>
+    <t>Roiger</t>
+  </si>
+  <si>
+    <t>Rosales</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Shattuck</t>
+  </si>
+  <si>
+    <t>Short</t>
+  </si>
+  <si>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t>Sloan</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Stafford</t>
+  </si>
+  <si>
+    <t>Staie</t>
+  </si>
+  <si>
+    <t>Steinrotter</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>Streeter</t>
+  </si>
+  <si>
+    <t>Bruce</t>
+  </si>
+  <si>
+    <t>Townsend</t>
+  </si>
+  <si>
+    <t>VanBrocklin</t>
+  </si>
+  <si>
+    <t>Visser</t>
+  </si>
+  <si>
+    <t>Eileen</t>
+  </si>
+  <si>
+    <t>Wagner</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>Woodley</t>
+  </si>
+  <si>
+    <t>Zimmer</t>
+  </si>
+  <si>
+    <t>Skylar</t>
+  </si>
+  <si>
+    <t>McCall</t>
+  </si>
+  <si>
+    <t>Tupper</t>
+  </si>
+  <si>
+    <t>Benware</t>
+  </si>
+  <si>
+    <t>Dietschweiler</t>
+  </si>
+  <si>
+    <t>Huska</t>
+  </si>
+  <si>
+    <t>Palmer</t>
+  </si>
+  <si>
+    <t>Aldous</t>
+  </si>
+  <si>
+    <t>Everett</t>
+  </si>
+  <si>
+    <t>Baldwin</t>
+  </si>
+  <si>
+    <t>Brad</t>
+  </si>
+  <si>
+    <t>Delorme</t>
+  </si>
+  <si>
+    <t>Putney</t>
+  </si>
+  <si>
+    <t>Trudell</t>
+  </si>
+  <si>
+    <t>Whitmarsh</t>
+  </si>
+  <si>
+    <t>Kennedy</t>
+  </si>
+  <si>
+    <t>Kay</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>LaBarge</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>Brekke</t>
+  </si>
+  <si>
+    <t>Brent</t>
+  </si>
+  <si>
+    <t>Collins</t>
+  </si>
+  <si>
+    <t>Brianna</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Phillips</t>
+  </si>
+  <si>
+    <t>Fuller</t>
+  </si>
+  <si>
+    <t>Willi</t>
+  </si>
+  <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>LaBrake</t>
+  </si>
+  <si>
+    <t>O'Shea</t>
+  </si>
+  <si>
+    <t>Shin</t>
+  </si>
+  <si>
+    <t>VanTwyver</t>
+  </si>
+  <si>
+    <t>St. Lawrence Univeristy Approved Drivers</t>
+  </si>
+  <si>
+    <t>Last name</t>
+  </si>
+  <si>
+    <t>First name</t>
+  </si>
+  <si>
+    <t>Willing to Drive for other Departments?</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Shawn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Onyper </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Brian</t>
+  </si>
+  <si>
+    <t>Dreuding</t>
+  </si>
+  <si>
+    <t>Fontaine</t>
+  </si>
+  <si>
+    <t>Khan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olivia </t>
+  </si>
+  <si>
+    <t>Nolan</t>
+  </si>
+  <si>
+    <t>Jeremy</t>
+  </si>
+  <si>
+    <t>Villeneuve</t>
+  </si>
+  <si>
+    <t>Colton</t>
+  </si>
+  <si>
+    <t>Knowles</t>
+  </si>
+  <si>
+    <t>Chloe</t>
+  </si>
+  <si>
+    <t>Charleston</t>
+  </si>
+  <si>
+    <t>Friot</t>
+  </si>
+  <si>
+    <t>Tonia</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Noble</t>
+  </si>
+  <si>
+    <t>Alison</t>
+  </si>
+  <si>
+    <t>Angela</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Sanchez</t>
+  </si>
+  <si>
+    <t>Aaron</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Sophia</t>
+  </si>
+  <si>
+    <t>Ellie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Todd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gould </t>
+  </si>
+  <si>
+    <t>Howard</t>
+  </si>
+  <si>
+    <t>Ed</t>
+  </si>
+  <si>
+    <t>Harcourt</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Lock</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>Sopko</t>
+  </si>
+  <si>
+    <t>Garrett</t>
+  </si>
+  <si>
+    <t>Beckstead</t>
+  </si>
+  <si>
+    <t>Isaac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paige </t>
+  </si>
+  <si>
+    <t>Curtiss</t>
+  </si>
+  <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Deloney</t>
+  </si>
+  <si>
+    <t>Ramler</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Lori</t>
+  </si>
+  <si>
+    <t>Alec</t>
+  </si>
+  <si>
+    <t>Martin-Atwood</t>
+  </si>
+  <si>
+    <t>Colin</t>
+  </si>
+  <si>
+    <t>Krausman</t>
+  </si>
+  <si>
+    <t>Blondek</t>
+  </si>
+  <si>
+    <t>Mayson</t>
+  </si>
+  <si>
+    <t>Levy</t>
+  </si>
+  <si>
+    <t>Belisle Haley</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Sofie</t>
+  </si>
+  <si>
+    <t>Bernier</t>
+  </si>
+  <si>
+    <t>Lapone</t>
+  </si>
+  <si>
+    <t>Erin</t>
+  </si>
+  <si>
+    <t>Mahoney</t>
+  </si>
+  <si>
+    <t>Sipher</t>
+  </si>
+  <si>
+    <t>Camryn</t>
+  </si>
+  <si>
+    <t>Gillis</t>
+  </si>
+  <si>
+    <t>Hansen</t>
+  </si>
+  <si>
+    <t>Anika</t>
+  </si>
+  <si>
+    <t>Audrey</t>
+  </si>
+  <si>
+    <t>Boyette</t>
+  </si>
+  <si>
+    <t>Kirsten</t>
+  </si>
+  <si>
+    <t>Stedman</t>
+  </si>
+  <si>
+    <t>SEDAN ONLY</t>
+  </si>
+  <si>
+    <t>Lederer</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>Morreale</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>Arquitt</t>
+  </si>
+  <si>
+    <t>Ashpole</t>
+  </si>
+  <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Barthelmess</t>
+  </si>
+  <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>Bascom</t>
+  </si>
+  <si>
+    <t>Bouchard-Ball</t>
+  </si>
+  <si>
+    <t>Jacquelyn</t>
+  </si>
+  <si>
+    <t>Brewer</t>
+  </si>
+  <si>
+    <t>Burkum</t>
+  </si>
+  <si>
+    <t>Warren</t>
+  </si>
+  <si>
+    <t>Anne</t>
+  </si>
+  <si>
+    <t>Mallory</t>
+  </si>
+  <si>
+    <t>Colvin</t>
+  </si>
+  <si>
+    <t>Cowser</t>
+  </si>
+  <si>
+    <t>Davison</t>
+  </si>
+  <si>
+    <t>Del Rossi  </t>
+  </si>
+  <si>
+    <t>Marcus</t>
+  </si>
+  <si>
+    <t>Jakob</t>
+  </si>
+  <si>
+    <t>Felix</t>
+  </si>
+  <si>
+    <t>Finley</t>
+  </si>
+  <si>
+    <t>Blayne</t>
+  </si>
+  <si>
+    <t>French</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Elun</t>
+  </si>
+  <si>
+    <t>Glazier</t>
+  </si>
+  <si>
+    <t>Frances</t>
+  </si>
+  <si>
+    <t>Hargraves</t>
+  </si>
+  <si>
+    <t>Henderson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hill </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thomas </t>
+  </si>
+  <si>
+    <t>Holland</t>
+  </si>
+  <si>
+    <t>LeAnn</t>
+  </si>
+  <si>
+    <t>Evan</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>N/a</t>
+  </si>
+  <si>
+    <t>Hutchison</t>
+  </si>
+  <si>
+    <t>Iverson</t>
+  </si>
+  <si>
+    <t>Bart</t>
+  </si>
+  <si>
+    <t>Rohail</t>
+  </si>
+  <si>
+    <t>Knobel</t>
+  </si>
+  <si>
+    <t>Labrake</t>
+  </si>
+  <si>
+    <t>LaFaver</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>Patti</t>
+  </si>
+  <si>
+    <t>Look</t>
+  </si>
+  <si>
+    <t>MacDougall</t>
+  </si>
+  <si>
+    <t>Mariann</t>
+  </si>
+  <si>
+    <t>Malcomb</t>
+  </si>
+  <si>
+    <t>Lyndsay</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin </t>
+  </si>
+  <si>
+    <t>McCoola</t>
+  </si>
+  <si>
+    <t>Melillo</t>
+  </si>
+  <si>
+    <t>Millington</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>Benjamin</t>
+  </si>
+  <si>
+    <t>Nagel - Myers</t>
+  </si>
+  <si>
+    <t>Judith</t>
+  </si>
+  <si>
+    <t>Suzanne</t>
+  </si>
+  <si>
+    <t>O’Shea  </t>
+  </si>
+  <si>
+    <t>Oakes</t>
+  </si>
+  <si>
+    <t>Olendzenski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brenda </t>
+  </si>
+  <si>
+    <t>Pearson</t>
+  </si>
+  <si>
+    <t>Perez</t>
+  </si>
+  <si>
+    <t>Pettengill</t>
+  </si>
+  <si>
+    <t>Petter</t>
+  </si>
+  <si>
+    <t>Pitre</t>
+  </si>
+  <si>
+    <t>Mindy</t>
+  </si>
+  <si>
+    <t>Puckhaber</t>
+  </si>
+  <si>
+    <t>Repicky</t>
+  </si>
+  <si>
+    <t>Ritchie</t>
+  </si>
+  <si>
+    <t>Rowland</t>
+  </si>
+  <si>
+    <t>Allison</t>
+  </si>
+  <si>
+    <t>Sherburne</t>
+  </si>
+  <si>
+    <t>Shorette</t>
+  </si>
+  <si>
+    <t>Josephine</t>
+  </si>
+  <si>
+    <t>Sochia</t>
+  </si>
+  <si>
+    <t>Nathaniel</t>
+  </si>
+  <si>
+    <t>Katharine</t>
+  </si>
+  <si>
+    <t>Sturges</t>
+  </si>
+  <si>
+    <t>Sweigart- Gallagher</t>
+  </si>
+  <si>
+    <t>Toshack</t>
+  </si>
+  <si>
+    <t>Jennifer</t>
+  </si>
+  <si>
+    <t>Vernon</t>
+  </si>
+  <si>
+    <t>Vanburen</t>
+  </si>
+  <si>
+    <t>Vlagopulos</t>
+  </si>
+  <si>
+    <t>Penny</t>
+  </si>
+  <si>
+    <t>Jodi</t>
+  </si>
+  <si>
+    <t>Trevor</t>
+  </si>
+  <si>
+    <t>Wisner</t>
+  </si>
+  <si>
+    <t>Theodore</t>
+  </si>
+  <si>
+    <t>Raymond</t>
+  </si>
+  <si>
+    <t>Zimmerman</t>
+  </si>
+  <si>
+    <t>Angstadt</t>
+  </si>
+  <si>
+    <t>Berthold</t>
+  </si>
+  <si>
+    <t>Amelia</t>
+  </si>
+  <si>
+    <t>Foote</t>
+  </si>
+  <si>
+    <t>Amber</t>
+  </si>
+  <si>
+    <t>Jenkins</t>
+  </si>
+  <si>
+    <t>Campbell</t>
+  </si>
+  <si>
+    <t>McCoubrey</t>
+  </si>
+  <si>
+    <t>Shaw</t>
+  </si>
+  <si>
+    <t>Morriash</t>
+  </si>
+  <si>
+    <t>Pierce</t>
+  </si>
+  <si>
+    <t>Summer</t>
+  </si>
+  <si>
+    <t>Putman</t>
+  </si>
+  <si>
+    <t>Nancy</t>
+  </si>
+  <si>
+    <t>Rodgers</t>
+  </si>
+  <si>
+    <t>Bryn</t>
+  </si>
+  <si>
+    <t>Roeder-Fabos</t>
+  </si>
+  <si>
+    <t>Arianna</t>
+  </si>
+  <si>
+    <t>Rotundo</t>
+  </si>
+  <si>
+    <t>Tori</t>
+  </si>
+  <si>
+    <t>MIchael</t>
+  </si>
+  <si>
+    <t>Eshelman</t>
+  </si>
+  <si>
+    <t>Geier</t>
+  </si>
+  <si>
+    <t>Gout</t>
+  </si>
+  <si>
+    <t>Brittney</t>
+  </si>
+  <si>
+    <t>Henry</t>
+  </si>
+  <si>
+    <t>McCarthy</t>
+  </si>
+  <si>
+    <t>Kaitlin</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t>Ruddy</t>
+  </si>
+  <si>
+    <t>Trachte</t>
+  </si>
+  <si>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>Wolfe</t>
+  </si>
+  <si>
+    <t>Bednaz</t>
+  </si>
+  <si>
+    <t>Cole</t>
+  </si>
+  <si>
+    <t>Jarred</t>
+  </si>
+  <si>
+    <t>Hahne</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>Lehman</t>
+  </si>
+  <si>
+    <t>Connor</t>
+  </si>
+  <si>
+    <t>O'Connor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John </t>
+  </si>
+  <si>
+    <t>Provost</t>
+  </si>
+  <si>
+    <t>Soper</t>
+  </si>
+  <si>
+    <t>Mackenzie</t>
+  </si>
+  <si>
+    <t>Woods</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Bolduc</t>
+  </si>
+  <si>
+    <t>Briggs</t>
+  </si>
+  <si>
+    <t>Kenneth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Galvez </t>
+  </si>
+  <si>
+    <t>Ronald</t>
+  </si>
+  <si>
+    <t>Garnett</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gill </t>
+  </si>
+  <si>
+    <t>Hazel</t>
+  </si>
+  <si>
+    <t>Kartal</t>
+  </si>
+  <si>
+    <t>Mert</t>
+  </si>
+  <si>
+    <t>Kirby</t>
+  </si>
+  <si>
+    <t>Natalie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kissam </t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>Jonathon</t>
+  </si>
+  <si>
+    <t>Aidan</t>
+  </si>
+  <si>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>Mayo</t>
+  </si>
+  <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>McClintock</t>
+  </si>
+  <si>
+    <t>Owen</t>
+  </si>
+  <si>
+    <t>Oey</t>
+  </si>
+  <si>
+    <t>Esther</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pike </t>
+  </si>
+  <si>
+    <t>Travis</t>
+  </si>
+  <si>
+    <t>Potts</t>
+  </si>
+  <si>
+    <t>Rogers</t>
+  </si>
+  <si>
+    <t>Schwabe</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Siebels</t>
+  </si>
+  <si>
+    <t>Starliper</t>
+  </si>
+  <si>
+    <t>Tisdale</t>
+  </si>
+  <si>
+    <t>Trudeau</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Welch</t>
+  </si>
+  <si>
+    <t>Wilkinson</t>
+  </si>
+  <si>
+    <t>Xiao</t>
+  </si>
+  <si>
+    <t>Elisa</t>
+  </si>
+  <si>
+    <t>Mason</t>
+  </si>
+  <si>
+    <t>Nico</t>
+  </si>
+  <si>
+    <t>Amico</t>
+  </si>
+  <si>
+    <t>Bella</t>
+  </si>
+  <si>
+    <t>Augustine</t>
+  </si>
+  <si>
+    <t>Beyer</t>
+  </si>
+  <si>
+    <t>Hayden</t>
+  </si>
+  <si>
+    <t>Bonilla</t>
+  </si>
+  <si>
+    <t>Raul</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Callaway </t>
+  </si>
+  <si>
+    <t>Harrison</t>
+  </si>
+  <si>
+    <t>Champagne</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>Ferguson</t>
+  </si>
+  <si>
+    <t>Fleishmann</t>
+  </si>
+  <si>
+    <t>Rosemary</t>
+  </si>
+  <si>
+    <t>Fremouw</t>
+  </si>
+  <si>
+    <t>Rowen</t>
+  </si>
+  <si>
+    <t>Gabrelli</t>
+  </si>
+  <si>
+    <t>Gale</t>
+  </si>
+  <si>
+    <t>Riley</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t>Garlick</t>
+  </si>
+  <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Gowdy</t>
+  </si>
+  <si>
+    <t>Griffin</t>
+  </si>
+  <si>
+    <t>Guthrie</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>Cecily</t>
+  </si>
+  <si>
+    <t>Hodge</t>
+  </si>
+  <si>
+    <t>Jette</t>
+  </si>
+  <si>
+    <t>Emerson</t>
+  </si>
+  <si>
+    <t>Arwen</t>
+  </si>
+  <si>
+    <t>Kobayashi</t>
+  </si>
+  <si>
+    <t>Kumler</t>
+  </si>
+  <si>
+    <t>Laakso</t>
+  </si>
+  <si>
+    <t>Layman</t>
+  </si>
+  <si>
+    <t>Locke</t>
+  </si>
+  <si>
+    <t>Clara</t>
+  </si>
+  <si>
+    <t>Naderi</t>
+  </si>
+  <si>
+    <t>Melina</t>
+  </si>
+  <si>
+    <t>Nickolas</t>
+  </si>
+  <si>
+    <t>Pace</t>
+  </si>
+  <si>
+    <t>Pelletier</t>
+  </si>
+  <si>
+    <t>Poe</t>
+  </si>
+  <si>
+    <t>Pryce</t>
+  </si>
+  <si>
+    <t>Rath</t>
+  </si>
+  <si>
+    <t>Rhinehart</t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>Maura</t>
+  </si>
+  <si>
+    <t>Roberson</t>
+  </si>
+  <si>
+    <t>Casey</t>
+  </si>
+  <si>
+    <t>Rohrer</t>
+  </si>
+  <si>
+    <t>Sammy</t>
+  </si>
+  <si>
+    <t>Ariana</t>
+  </si>
+  <si>
+    <t>Serrano</t>
+  </si>
+  <si>
+    <t>Lilia</t>
+  </si>
+  <si>
+    <t>Vandenburgh</t>
+  </si>
+  <si>
+    <t>Wells</t>
+  </si>
+  <si>
+    <t>Wimmer</t>
+  </si>
+  <si>
+    <t>Alkhaqani</t>
+  </si>
+  <si>
+    <t>Mohmedhdi</t>
+  </si>
+  <si>
+    <t>Mandiago</t>
+  </si>
+  <si>
+    <t>Kylie</t>
+  </si>
+  <si>
+    <t>Morse</t>
+  </si>
+  <si>
+    <t>Carl</t>
+  </si>
+  <si>
+    <t>Savitsky</t>
+  </si>
+  <si>
+    <t>Foster</t>
+  </si>
+  <si>
+    <t>Smalley</t>
+  </si>
+  <si>
+    <t>Sullivan</t>
+  </si>
+  <si>
+    <t>Burchell</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>du Plessis</t>
+  </si>
+  <si>
+    <t>Alix</t>
+  </si>
+  <si>
+    <t>Dunham</t>
+  </si>
+  <si>
+    <t>Kagan</t>
+  </si>
+  <si>
+    <t>Krebs</t>
+  </si>
+  <si>
+    <t>Carli</t>
+  </si>
+  <si>
+    <t>Lehr</t>
+  </si>
+  <si>
+    <t>Nielsen</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>Aitken</t>
+  </si>
+  <si>
+    <t>Bettinger</t>
+  </si>
+  <si>
+    <t>Neva</t>
+  </si>
+  <si>
+    <t>Brennwald</t>
+  </si>
+  <si>
+    <t>Stefan</t>
+  </si>
+  <si>
+    <t>Cahill</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Jamal</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>Doellefeld</t>
+  </si>
+  <si>
+    <t>Freundlich</t>
+  </si>
+  <si>
+    <t>Hanson</t>
+  </si>
+  <si>
+    <t>Cora</t>
+  </si>
+  <si>
+    <t>Harmer</t>
+  </si>
+  <si>
+    <t>Higgins-Lopez</t>
+  </si>
+  <si>
+    <t>Laforce</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wyatt </t>
+  </si>
+  <si>
+    <t>Passalacqua</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>Pittenger</t>
+  </si>
+  <si>
+    <t>Mae</t>
+  </si>
+  <si>
+    <t>Rice</t>
+  </si>
+  <si>
+    <t>Leah</t>
+  </si>
+  <si>
+    <t>Wooster</t>
+  </si>
+  <si>
+    <t>Beckley</t>
+  </si>
+  <si>
+    <t>Belkevich</t>
+  </si>
+  <si>
+    <t>Alana</t>
+  </si>
+  <si>
+    <t>Condon</t>
+  </si>
+  <si>
+    <t>Darby</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Bell</t>
+  </si>
+  <si>
+    <t>Jordyn</t>
+  </si>
+  <si>
+    <t>Emuka</t>
+  </si>
+  <si>
+    <t>Ezenna</t>
+  </si>
+  <si>
+    <t>Towne</t>
+  </si>
+  <si>
+    <t>Keely</t>
+  </si>
+  <si>
+    <t>Belmore</t>
+  </si>
+  <si>
+    <t>Jaron</t>
+  </si>
+  <si>
+    <t>Bikhazi- Green</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Braswell </t>
+  </si>
+  <si>
+    <t>Zola</t>
+  </si>
+  <si>
+    <t>Fattinger</t>
+  </si>
+  <si>
+    <t>Lars</t>
+  </si>
+  <si>
+    <t>Fauth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flanagan </t>
+  </si>
+  <si>
+    <t>Brendan</t>
+  </si>
+  <si>
+    <t>Galante</t>
+  </si>
+  <si>
+    <t>Haenel</t>
+  </si>
+  <si>
+    <t>Lizette</t>
+  </si>
+  <si>
+    <t>Harman</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee </t>
+  </si>
+  <si>
+    <t>Choong-so</t>
+  </si>
+  <si>
+    <t>Nadeau</t>
+  </si>
+  <si>
+    <t>Meika</t>
+  </si>
+  <si>
+    <t>Neivel</t>
+  </si>
+  <si>
+    <t>Simone</t>
+  </si>
+  <si>
+    <t>Panek</t>
+  </si>
+  <si>
+    <t>Parmeter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skylar </t>
+  </si>
+  <si>
+    <t>Pope</t>
+  </si>
+  <si>
+    <t>Avery</t>
+  </si>
+  <si>
+    <t>Schippert</t>
+  </si>
+  <si>
+    <t>Sisay</t>
+  </si>
+  <si>
+    <t>Liyou</t>
+  </si>
+  <si>
+    <t>Barilla</t>
+  </si>
+  <si>
+    <t>Maysun</t>
+  </si>
+  <si>
+    <t>Barkley</t>
+  </si>
+  <si>
+    <t>Billington</t>
+  </si>
+  <si>
+    <t>Bisset</t>
+  </si>
+  <si>
+    <t>Violet</t>
+  </si>
+  <si>
+    <t>Burnett</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Cabot</t>
+  </si>
+  <si>
+    <t>Cassidy</t>
+  </si>
+  <si>
+    <t>Gavin</t>
+  </si>
+  <si>
+    <t>Cook</t>
+  </si>
+  <si>
+    <t>Kaleb</t>
+  </si>
+  <si>
+    <t>Cruz</t>
+  </si>
+  <si>
+    <t>Lauryn</t>
+  </si>
+  <si>
+    <t>Cunningham</t>
+  </si>
+  <si>
+    <t>Aoife</t>
+  </si>
+  <si>
+    <t>Darminio</t>
+  </si>
+  <si>
+    <t>Drake</t>
+  </si>
+  <si>
+    <t>Eckert</t>
+  </si>
+  <si>
+    <t>Lacey</t>
+  </si>
+  <si>
+    <t>Farnsworth</t>
+  </si>
+  <si>
+    <t>Hutchinson</t>
+  </si>
+  <si>
+    <t>Joyce</t>
+  </si>
+  <si>
+    <t>Keelin</t>
+  </si>
+  <si>
+    <t>Keeney</t>
+  </si>
+  <si>
+    <t>Eden</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>Legate</t>
+  </si>
+  <si>
+    <t>Lyman</t>
+  </si>
+  <si>
+    <t>McMahon</t>
+  </si>
+  <si>
+    <t>Mctague</t>
+  </si>
+  <si>
+    <t>Lindsay</t>
+  </si>
+  <si>
+    <t>Meyers</t>
+  </si>
+  <si>
+    <t>Berit</t>
+  </si>
+  <si>
+    <t>Norfolk</t>
+  </si>
+  <si>
+    <t>Percival</t>
+  </si>
+  <si>
+    <t>Sundell</t>
+  </si>
+  <si>
+    <t>Boden</t>
+  </si>
+  <si>
+    <t>Wright</t>
+  </si>
+  <si>
+    <t>Zocchi</t>
+  </si>
+  <si>
+    <t>Nikolas</t>
+  </si>
+  <si>
+    <t>Bara</t>
+  </si>
+  <si>
+    <t>Belair</t>
+  </si>
+  <si>
+    <t>Jaquith</t>
+  </si>
+  <si>
+    <t>McSweeny</t>
+  </si>
+  <si>
+    <t>Montminy</t>
+  </si>
+  <si>
+    <t>Honorae</t>
+  </si>
+  <si>
+    <t>Rosher</t>
+  </si>
+  <si>
+    <t>Kaiden</t>
+  </si>
+  <si>
+    <t>Asom</t>
+  </si>
+  <si>
+    <t>Castill</t>
+  </si>
+  <si>
+    <t>Tanner</t>
+  </si>
+  <si>
+    <t>Dittman</t>
+  </si>
+  <si>
+    <t>Josie</t>
+  </si>
+  <si>
+    <t>Englehart</t>
+  </si>
+  <si>
+    <t>Colby</t>
+  </si>
+  <si>
+    <t>Fredman</t>
+  </si>
+  <si>
+    <t>Lucy</t>
+  </si>
+  <si>
+    <t>Gaffney</t>
+  </si>
+  <si>
+    <t>Merkel</t>
+  </si>
+  <si>
+    <t>Mokry</t>
+  </si>
+  <si>
+    <t>Paquin</t>
+  </si>
+  <si>
+    <t>Porter</t>
+  </si>
+  <si>
+    <t>Proia</t>
+  </si>
+  <si>
+    <t>Rubin</t>
+  </si>
+  <si>
+    <t>Schimmel Penninck</t>
+  </si>
+  <si>
+    <t>Wall</t>
+  </si>
+  <si>
+    <t>Lilly</t>
+  </si>
+  <si>
+    <t>Stuard</t>
+  </si>
+  <si>
+    <t>Laine</t>
+  </si>
+  <si>
+    <t>Albrecht</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Azzam</t>
+  </si>
+  <si>
+    <t>Keady</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Bill</t>
-[...812 lines deleted...]
-    <t>Bart</t>
+    <t>Barber</t>
+  </si>
+  <si>
+    <t>Butler</t>
+  </si>
+  <si>
+    <t>Jesse</t>
+  </si>
+  <si>
+    <t>Cotter</t>
+  </si>
+  <si>
+    <t>Ashley</t>
+  </si>
+  <si>
+    <t>Cushman</t>
+  </si>
+  <si>
+    <t>Daniels</t>
+  </si>
+  <si>
+    <t>Melvin</t>
+  </si>
+  <si>
+    <t>DeBrosse</t>
+  </si>
+  <si>
+    <t>Geoffrey</t>
+  </si>
+  <si>
+    <t>Downing Duke</t>
+  </si>
+  <si>
+    <t>Dykstra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yes </t>
+  </si>
+  <si>
+    <t>Dziedzic</t>
+  </si>
+  <si>
+    <t>Eichinger</t>
+  </si>
+  <si>
+    <t>Forest</t>
+  </si>
+  <si>
+    <t>Carter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YES </t>
+  </si>
+  <si>
+    <t>Harbart</t>
+  </si>
+  <si>
+    <t>Biff</t>
+  </si>
+  <si>
+    <t>Hartley</t>
+  </si>
+  <si>
+    <t>Ayana</t>
+  </si>
+  <si>
+    <t>Hayes</t>
+  </si>
+  <si>
+    <t>Coleman</t>
+  </si>
+  <si>
+    <t>Mary Kate</t>
+  </si>
+  <si>
+    <t>Hume</t>
+  </si>
+  <si>
+    <t>Helen</t>
   </si>
   <si>
     <t xml:space="preserve">     N/A</t>
   </si>
   <si>
-    <t>Rohail</t>
-[...1070 lines deleted...]
-    <t>Updated: 3/09/2026</t>
+    <t>Johnston</t>
+  </si>
+  <si>
+    <t>Kenyon</t>
+  </si>
+  <si>
+    <t>Eleanor</t>
+  </si>
+  <si>
+    <t>LaComb</t>
+  </si>
+  <si>
+    <t>Kayla</t>
+  </si>
+  <si>
+    <t>Lu</t>
+  </si>
+  <si>
+    <t>Duen Hua (Allie)</t>
+  </si>
+  <si>
+    <t>Mulunda</t>
+  </si>
+  <si>
+    <t>Philemon</t>
+  </si>
+  <si>
+    <t>Neubauer</t>
+  </si>
+  <si>
+    <t>Frederick</t>
+  </si>
+  <si>
+    <t>Nickerson</t>
+  </si>
+  <si>
+    <t>Pastomerlo-Coates</t>
+  </si>
+  <si>
+    <t>Darrien</t>
+  </si>
+  <si>
+    <t>Petrichor</t>
+  </si>
+  <si>
+    <t>Seanna</t>
+  </si>
+  <si>
+    <t>Rasamimianana</t>
+  </si>
+  <si>
+    <t>Maheriniaina</t>
+  </si>
+  <si>
+    <t>Rodewald</t>
+  </si>
+  <si>
+    <t>Molly</t>
+  </si>
+  <si>
+    <t>Schulenberg</t>
+  </si>
+  <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Seeley </t>
+  </si>
+  <si>
+    <t>Sezer</t>
+  </si>
+  <si>
+    <t>Gokay</t>
+  </si>
+  <si>
+    <t>Sillence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kyra </t>
+  </si>
+  <si>
+    <t>Stinson</t>
+  </si>
+  <si>
+    <t>Jenna</t>
+  </si>
+  <si>
+    <t>Strade</t>
+  </si>
+  <si>
+    <t>Voisine</t>
+  </si>
+  <si>
+    <t>Meicca</t>
+  </si>
+  <si>
+    <t>Walton</t>
+  </si>
+  <si>
+    <t>Whited</t>
+  </si>
+  <si>
+    <t>Updated:  9/28/2026</t>
+  </si>
+  <si>
+    <t>Chalfant</t>
+  </si>
+  <si>
+    <t>Nyabuto</t>
+  </si>
+  <si>
+    <t>Torrey</t>
+  </si>
+  <si>
+    <t>Lisa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...25 lines deleted...]
-      <color rgb="FF3B3838"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF3B3838"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2196,133 +2364,107 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2594,6294 +2736,4851 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D746"/>
+  <dimension ref="A1:D436"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A237" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="23.25" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" style="5" customWidth="1"/>
-    <col min="2" max="2" width="23.7109375" style="5" customWidth="1"/>
+    <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="24.5703125" style="5" customWidth="1"/>
     <col min="3" max="3" width="22" style="6" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="6"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="9" t="s">
-        <v>649</v>
+        <v>710</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="6"/>
       <c r="D2" s="4"/>
     </row>
     <row r="3" spans="1:4" s="11" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="D3" s="10"/>
+    </row>
+    <row r="4" spans="1:4" s="14" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A4" s="16" t="s">
+        <v>507</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="15"/>
+    </row>
+    <row r="5" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A5" s="16" t="s">
+        <v>643</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>630</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A6" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A7" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>427</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A8" s="16" t="s">
+        <v>486</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>487</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A9" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A10" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A11" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A12" s="18" t="s">
+        <v>246</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A13" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>248</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A14" s="16" t="s">
+        <v>622</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>568</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A15" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A16" s="16" t="s">
+        <v>430</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A17" s="16" t="s">
+        <v>645</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>646</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A18" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>330</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A19" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A20" s="16" t="s">
+        <v>614</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A21" s="16" t="s">
+        <v>648</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A22" s="16" t="s">
+        <v>572</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>573</v>
+      </c>
+      <c r="C22" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A23" s="16" t="s">
+        <v>574</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A24" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="C24" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A25" s="19" t="s">
+        <v>251</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A26" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A27" s="16" t="s">
+        <v>374</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A28" s="16" t="s">
+        <v>615</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>279</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A29" s="20" t="s">
+        <v>224</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>225</v>
+      </c>
+      <c r="C29" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A30" s="16" t="s">
+        <v>532</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>533</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A31" s="16" t="s">
+        <v>537</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>538</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A32" s="16" t="s">
+        <v>543</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>544</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A33" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A34" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A35" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>177</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A36" s="16" t="s">
+        <v>342</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>343</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A37" s="16" t="s">
+        <v>508</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C37" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A38" s="16" t="s">
+        <v>431</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>432</v>
+      </c>
+      <c r="C38" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A39" s="16" t="s">
+        <v>545</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="C39" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A40" s="16" t="s">
+        <v>575</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="C40" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A41" s="16" t="s">
+        <v>576</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>577</v>
+      </c>
+      <c r="C41" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A42" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="B42" s="20" t="s">
+        <v>222</v>
+      </c>
+      <c r="C42" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A43" s="16" t="s">
+        <v>388</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="C43" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A44" s="16" t="s">
+        <v>433</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>434</v>
+      </c>
+      <c r="C44" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A45" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>253</v>
+      </c>
+      <c r="C45" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A46" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A47" s="26" t="s">
+        <v>546</v>
+      </c>
+      <c r="B47" s="26" t="s">
+        <v>547</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A48" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="C48" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A49" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>511</v>
+      </c>
+      <c r="C49" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A50" s="16" t="s">
+        <v>254</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A51" s="16" t="s">
+        <v>389</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C51" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A52" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>497</v>
+      </c>
+      <c r="C52" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A53" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="B53" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A54" s="16" t="s">
+        <v>578</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>579</v>
+      </c>
+      <c r="C54" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A55" s="16" t="s">
+        <v>649</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>650</v>
+      </c>
+      <c r="C55" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A56" s="16" t="s">
+        <v>580</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="C56" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A57" s="16" t="s">
+        <v>512</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="C57" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A58" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>436</v>
+      </c>
+      <c r="C58" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A59" s="16" t="s">
+        <v>347</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A60" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>514</v>
+      </c>
+      <c r="C60" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A61" s="16" t="s">
+        <v>581</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>582</v>
+      </c>
+      <c r="C61" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A62" s="16" t="s">
+        <v>623</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>624</v>
+      </c>
+      <c r="C62" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A63" s="16" t="s">
+        <v>711</v>
+      </c>
+      <c r="B63" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C63" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A64" s="16" t="s">
+        <v>437</v>
+      </c>
+      <c r="B64" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C64" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A65" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="B65" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A66" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B66" s="16" t="s">
+        <v>216</v>
+      </c>
+      <c r="C66" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A67" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>258</v>
+      </c>
+      <c r="C67" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A68" s="16" t="s">
+        <v>375</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="C68" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A69" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="C69" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A70" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C70" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A71" s="16" t="s">
+        <v>259</v>
+      </c>
+      <c r="B71" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="C71" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A72" s="16" t="s">
+        <v>534</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C72" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A73" s="16" t="s">
+        <v>583</v>
+      </c>
+      <c r="B73" s="16" t="s">
+        <v>584</v>
+      </c>
+      <c r="C73" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B74" s="16" t="s">
+        <v>515</v>
+      </c>
+      <c r="C74" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A75" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B75" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C75" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A76" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A77" s="16" t="s">
+        <v>651</v>
+      </c>
+      <c r="B77" s="16" t="s">
+        <v>652</v>
+      </c>
+      <c r="C77" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A78" s="16" t="s">
+        <v>260</v>
+      </c>
+      <c r="B78" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A79" s="16" t="s">
+        <v>585</v>
+      </c>
+      <c r="B79" s="16" t="s">
+        <v>586</v>
+      </c>
+      <c r="C79" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A80" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B80" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C80" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A81" s="16" t="s">
+        <v>587</v>
+      </c>
+      <c r="B81" s="16" t="s">
+        <v>588</v>
+      </c>
+      <c r="C81" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A82" s="16" t="s">
+        <v>211</v>
+      </c>
+      <c r="B82" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="C82" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A83" s="16" t="s">
+        <v>653</v>
+      </c>
+      <c r="B83" s="16" t="s">
+        <v>446</v>
+      </c>
+      <c r="C83" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A84" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B84" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C84" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A85" s="16" t="s">
+        <v>654</v>
+      </c>
+      <c r="B85" s="16" t="s">
+        <v>655</v>
+      </c>
+      <c r="C85" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A86" s="16" t="s">
+        <v>535</v>
+      </c>
+      <c r="B86" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C86" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A87" s="16" t="s">
+        <v>589</v>
+      </c>
+      <c r="B87" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C87" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A88" s="18" t="s">
+        <v>261</v>
+      </c>
+      <c r="B88" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A89" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B89" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C89" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A90" s="16" t="s">
+        <v>656</v>
+      </c>
+      <c r="B90" s="16" t="s">
+        <v>657</v>
+      </c>
+      <c r="C90" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A91" s="16" t="s">
+        <v>262</v>
+      </c>
+      <c r="B91" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="C91" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A92" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C92" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A93" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B93" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A94" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="B94" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C94" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A95" s="16" t="s">
+        <v>625</v>
+      </c>
+      <c r="B95" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="C95" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A96" s="16" t="s">
+        <v>438</v>
+      </c>
+      <c r="B96" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C96" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A97" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="B97" s="16" t="s">
+        <v>387</v>
+      </c>
+      <c r="C97" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A98" s="16" t="s">
+        <v>658</v>
+      </c>
+      <c r="B98" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C98" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A99" s="16" t="s">
+        <v>590</v>
+      </c>
+      <c r="B99" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C99" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A100" s="16" t="s">
         <v>174</v>
       </c>
-      <c r="B3" s="12" t="s">
+      <c r="B100" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C100" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A101" s="16" t="s">
+        <v>498</v>
+      </c>
+      <c r="B101" s="16" t="s">
+        <v>499</v>
+      </c>
+      <c r="C101" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A102" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="B102" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C102" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A103" s="16" t="s">
+        <v>659</v>
+      </c>
+      <c r="B103" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C103" s="17" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A104" s="16" t="s">
+        <v>661</v>
+      </c>
+      <c r="B104" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C104" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A105" s="16" t="s">
+        <v>591</v>
+      </c>
+      <c r="B105" s="16" t="s">
+        <v>592</v>
+      </c>
+      <c r="C105" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A106" s="16" t="s">
+        <v>662</v>
+      </c>
+      <c r="B106" s="16" t="s">
+        <v>248</v>
+      </c>
+      <c r="C106" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A107" s="16" t="s">
+        <v>539</v>
+      </c>
+      <c r="B107" s="16" t="s">
+        <v>540</v>
+      </c>
+      <c r="C107" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A108" s="16" t="s">
+        <v>627</v>
+      </c>
+      <c r="B108" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="C108" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A109" s="16" t="s">
+        <v>627</v>
+      </c>
+      <c r="B109" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="C109" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A110" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="B110" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C110" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A111" s="16" t="s">
+        <v>593</v>
+      </c>
+      <c r="B111" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C111" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A112" s="16" t="s">
+        <v>548</v>
+      </c>
+      <c r="B112" s="16" t="s">
+        <v>549</v>
+      </c>
+      <c r="C112" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A113" s="16" t="s">
+        <v>550</v>
+      </c>
+      <c r="B113" s="16" t="s">
+        <v>403</v>
+      </c>
+      <c r="C113" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A114" s="16" t="s">
+        <v>265</v>
+      </c>
+      <c r="B114" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C114" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A115" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="B115" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C115" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A116" s="18" t="s">
+        <v>266</v>
+      </c>
+      <c r="B116" s="18" t="s">
+        <v>267</v>
+      </c>
+      <c r="C116" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A117" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="B117" s="16" t="s">
+        <v>552</v>
+      </c>
+      <c r="C117" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A118" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="B118" s="16" t="s">
+        <v>441</v>
+      </c>
+      <c r="C118" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A119" s="16" t="s">
         <v>175</v>
       </c>
-      <c r="C3" s="13" t="s">
+      <c r="B119" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C119" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A120" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="B120" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C120" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A121" s="16" t="s">
+        <v>663</v>
+      </c>
+      <c r="B121" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C121" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A122" s="16" t="s">
+        <v>493</v>
+      </c>
+      <c r="B122" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C122" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A123" s="16" t="s">
+        <v>629</v>
+      </c>
+      <c r="B123" s="16" t="s">
+        <v>630</v>
+      </c>
+      <c r="C123" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A124" s="16" t="s">
+        <v>442</v>
+      </c>
+      <c r="B124" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="C124" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A125" s="16" t="s">
+        <v>268</v>
+      </c>
+      <c r="B125" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C125" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A126" s="16" t="s">
+        <v>517</v>
+      </c>
+      <c r="B126" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C126" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A127" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="B127" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="C127" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A128" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B128" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C128" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A129" s="16" t="s">
+        <v>444</v>
+      </c>
+      <c r="B129" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="C129" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A130" s="16" t="s">
+        <v>269</v>
+      </c>
+      <c r="B130" s="16" t="s">
+        <v>270</v>
+      </c>
+      <c r="C130" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A131" s="16" t="s">
+        <v>631</v>
+      </c>
+      <c r="B131" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C131" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A132" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B132" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C132" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A133" s="16" t="s">
+        <v>553</v>
+      </c>
+      <c r="B133" s="16" t="s">
+        <v>248</v>
+      </c>
+      <c r="C133" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A134" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="B134" s="16" t="s">
+        <v>446</v>
+      </c>
+      <c r="C134" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A135" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B135" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C135" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A136" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B136" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A137" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B137" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="C137" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A138" s="16" t="s">
+        <v>391</v>
+      </c>
+      <c r="B138" s="16" t="s">
+        <v>392</v>
+      </c>
+      <c r="C138" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A139" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B139" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A140" s="16" t="s">
+        <v>448</v>
+      </c>
+      <c r="B140" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="C140" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A141" s="16" t="s">
+        <v>393</v>
+      </c>
+      <c r="B141" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="C141" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A142" s="16" t="s">
+        <v>363</v>
+      </c>
+      <c r="B142" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="C142" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A143" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B143" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C143" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A144" s="16" t="s">
+        <v>394</v>
+      </c>
+      <c r="B144" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C144" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A145" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B145" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C145" s="17" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A146" s="16" t="s">
+        <v>271</v>
+      </c>
+      <c r="B146" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C146" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A147" s="28" t="s">
+        <v>198</v>
+      </c>
+      <c r="B147" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A148" s="16" t="s">
+        <v>364</v>
+      </c>
+      <c r="B148" s="16" t="s">
+        <v>365</v>
+      </c>
+      <c r="C148" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A149" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="B149" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C149" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A150" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B150" s="18" t="s">
+        <v>272</v>
+      </c>
+      <c r="C150" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A151" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="B151" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C151" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A152" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="B152" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C152" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A153" s="16" t="s">
+        <v>554</v>
+      </c>
+      <c r="B153" s="16" t="s">
+        <v>555</v>
+      </c>
+      <c r="C153" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A154" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="B154" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="C154" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A155" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B155" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="C155" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A156" s="16" t="s">
+        <v>453</v>
+      </c>
+      <c r="B156" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="C156" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A157" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="B157" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="C157" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A158" s="16" t="s">
+        <v>518</v>
+      </c>
+      <c r="B158" s="16" t="s">
+        <v>519</v>
+      </c>
+      <c r="C158" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A159" s="16" t="s">
+        <v>666</v>
+      </c>
+      <c r="B159" s="16" t="s">
+        <v>667</v>
+      </c>
+      <c r="C159" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A160" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B160" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="C160" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A161" s="16" t="s">
+        <v>273</v>
+      </c>
+      <c r="B161" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="C161" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A162" s="16" t="s">
+        <v>556</v>
+      </c>
+      <c r="B162" s="16" t="s">
+        <v>557</v>
+      </c>
+      <c r="C162" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A163" s="16" t="s">
+        <v>520</v>
+      </c>
+      <c r="B163" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="C163" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A164" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B164" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C164" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A165" s="16" t="s">
+        <v>668</v>
+      </c>
+      <c r="B165" s="16" t="s">
+        <v>669</v>
+      </c>
+      <c r="C165" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A166" s="16" t="s">
+        <v>670</v>
+      </c>
+      <c r="B166" s="16" t="s">
+        <v>671</v>
+      </c>
+      <c r="C166" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A167" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="B167" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C167" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A168" s="16" t="s">
+        <v>366</v>
+      </c>
+      <c r="B168" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C168" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A169" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B169" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C169" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A170" s="16" t="s">
+        <v>521</v>
+      </c>
+      <c r="B170" s="16" t="s">
+        <v>237</v>
+      </c>
+      <c r="C170" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A171" s="16" t="s">
+        <v>275</v>
+      </c>
+      <c r="B171" s="16" t="s">
+        <v>276</v>
+      </c>
+      <c r="C171" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A172" s="16" t="s">
+        <v>455</v>
+      </c>
+      <c r="B172" s="16" t="s">
+        <v>205</v>
+      </c>
+      <c r="C172" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A173" s="16" t="s">
+        <v>277</v>
+      </c>
+      <c r="B173" s="16" t="s">
+        <v>278</v>
+      </c>
+      <c r="C173" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A174" s="16" t="s">
+        <v>277</v>
+      </c>
+      <c r="B174" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="C174" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A175" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="B175" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C175" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A176" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="B176" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="C176" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A177" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="B177" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="C177" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A178" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="B178" s="16" t="s">
+        <v>672</v>
+      </c>
+      <c r="C178" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A179" s="16" t="s">
+        <v>280</v>
+      </c>
+      <c r="B179" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C179" s="17" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A180" s="16" t="s">
+        <v>673</v>
+      </c>
+      <c r="B180" s="16" t="s">
+        <v>674</v>
+      </c>
+      <c r="C180" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A181" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B181" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A182" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B182" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C182" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A183" s="16" t="s">
+        <v>594</v>
+      </c>
+      <c r="B183" s="16" t="s">
+        <v>446</v>
+      </c>
+      <c r="C183" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A184" s="18" t="s">
+        <v>282</v>
+      </c>
+      <c r="B184" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A185" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="B185" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A186" s="16" t="s">
+        <v>616</v>
+      </c>
+      <c r="B186" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C186" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A187" s="16" t="s">
+        <v>346</v>
+      </c>
+      <c r="B187" s="16" t="s">
+        <v>347</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A188" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="B188" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="C188" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A189" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B189" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="C189" s="17" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A190" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B190" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C190" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A191" s="16" t="s">
+        <v>676</v>
+      </c>
+      <c r="B191" s="16" t="s">
+        <v>343</v>
+      </c>
+      <c r="C191" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A192" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B192" s="16" t="s">
+        <v>458</v>
+      </c>
+      <c r="C192" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A193" s="16" t="s">
+        <v>595</v>
+      </c>
+      <c r="B193" s="16" t="s">
+        <v>596</v>
+      </c>
+      <c r="C193" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A194" s="16" t="s">
+        <v>501</v>
+      </c>
+      <c r="B194" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C194" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A195" s="16" t="s">
+        <v>396</v>
+      </c>
+      <c r="B195" s="16" t="s">
+        <v>397</v>
+      </c>
+      <c r="C195" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A196" s="16" t="s">
+        <v>597</v>
+      </c>
+      <c r="B196" s="16" t="s">
+        <v>598</v>
+      </c>
+      <c r="C196" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A197" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="B197" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C197" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A198" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="B198" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C198" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A199" s="16" t="s">
+        <v>677</v>
+      </c>
+      <c r="B199" s="16" t="s">
+        <v>678</v>
+      </c>
+      <c r="C199" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A200" s="16" t="s">
         <v>176</v>
       </c>
-      <c r="D3" s="10"/>
-[...14 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="B200" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="C200" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A201" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="B201" s="16" t="s">
+        <v>399</v>
+      </c>
+      <c r="C201" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A202" s="16" t="s">
+        <v>400</v>
+      </c>
+      <c r="B202" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C202" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A203" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="B203" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C203" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A204" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B204" s="16" t="s">
+        <v>183</v>
+      </c>
+      <c r="C204" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A205" s="16" t="s">
+        <v>459</v>
+      </c>
+      <c r="B205" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C205" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A206" s="20" t="s">
+        <v>220</v>
+      </c>
+      <c r="B206" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="C206" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A207" s="16" t="s">
+        <v>502</v>
+      </c>
+      <c r="B207" s="16" t="s">
+        <v>503</v>
+      </c>
+      <c r="C207" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A208" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="B208" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="C208" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A209" s="16" t="s">
+        <v>460</v>
+      </c>
+      <c r="B209" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="C209" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A210" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="B210" s="16" t="s">
+        <v>210</v>
+      </c>
+      <c r="C210" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A211" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="B211" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C211" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A212" s="16" t="s">
+        <v>287</v>
+      </c>
+      <c r="B212" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C212" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A213" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B213" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C213" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A214" s="16" t="s">
+        <v>679</v>
+      </c>
+      <c r="B214" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C214" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A215" s="18" t="s">
+        <v>288</v>
+      </c>
+      <c r="B215" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C215" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A216" s="16" t="s">
+        <v>522</v>
+      </c>
+      <c r="B216" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C216" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A217" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="B217" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C217" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A218" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="B218" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C218" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A219" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="B219" s="16" t="s">
+        <v>680</v>
+      </c>
+      <c r="C219" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A220" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B220" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C220" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A221" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B221" s="18" t="s">
+        <v>289</v>
+      </c>
+      <c r="C221" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A222" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="B222" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="C222" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A223" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="B223" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C223" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A224" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="B224" s="18" t="s">
+        <v>243</v>
+      </c>
+      <c r="C224" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A225" s="16" t="s">
+        <v>599</v>
+      </c>
+      <c r="B225" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="C225" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A226" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="B226" s="16" t="s">
+        <v>559</v>
+      </c>
+      <c r="C226" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A227" s="16" t="s">
+        <v>600</v>
+      </c>
+      <c r="B227" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C227" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A228" s="16" t="s">
+        <v>379</v>
+      </c>
+      <c r="B228" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="C228" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A229" s="16" t="s">
+        <v>504</v>
+      </c>
+      <c r="B229" s="16" t="s">
+        <v>387</v>
+      </c>
+      <c r="C229" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A230" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="B230" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="C230" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A231" s="16" t="s">
+        <v>290</v>
+      </c>
+      <c r="B231" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C231" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A232" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B232" s="16" t="s">
+        <v>202</v>
+      </c>
+      <c r="C232" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A233" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="B233" s="19" t="s">
+        <v>291</v>
+      </c>
+      <c r="C233" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A234" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="B234" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="C234" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A235" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="B235" s="16" t="s">
+        <v>402</v>
+      </c>
+      <c r="C235" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A236" s="16" t="s">
+        <v>292</v>
+      </c>
+      <c r="B236" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C236" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A237" s="16" t="s">
+        <v>681</v>
+      </c>
+      <c r="B237" s="16" t="s">
+        <v>682</v>
+      </c>
+      <c r="C237" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A238" s="16" t="s">
+        <v>601</v>
+      </c>
+      <c r="B238" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C238" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A239" s="16" t="s">
+        <v>293</v>
+      </c>
+      <c r="B239" s="16" t="s">
+        <v>294</v>
+      </c>
+      <c r="C239" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A240" s="16" t="s">
+        <v>231</v>
+      </c>
+      <c r="B240" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C240" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A241" s="16" t="s">
+        <v>295</v>
+      </c>
+      <c r="B241" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="C241" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A242" s="16" t="s">
+        <v>258</v>
+      </c>
+      <c r="B242" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C242" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A243" s="16" t="s">
+        <v>488</v>
+      </c>
+      <c r="B243" s="16" t="s">
+        <v>489</v>
+      </c>
+      <c r="C243" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A244" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="B244" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C244" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A245" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="B245" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C245" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A246" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="B246" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C246" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A247" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="B247" s="16" t="s">
+        <v>404</v>
+      </c>
+      <c r="C247" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A248" s="16" t="s">
+        <v>405</v>
+      </c>
+      <c r="B248" s="16" t="s">
+        <v>406</v>
+      </c>
+      <c r="C248" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A249" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="B249" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C249" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A250" s="16" t="s">
+        <v>367</v>
+      </c>
+      <c r="B250" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="C250" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A251" s="16" t="s">
+        <v>367</v>
+      </c>
+      <c r="B251" s="16" t="s">
+        <v>368</v>
+      </c>
+      <c r="C251" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A252" s="16" t="s">
+        <v>407</v>
+      </c>
+      <c r="B252" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="C252" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A253" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="B253" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C253" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A254" s="16" t="s">
+        <v>348</v>
+      </c>
+      <c r="B254" s="16" t="s">
+        <v>349</v>
+      </c>
+      <c r="C254" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A255" s="16" t="s">
+        <v>602</v>
+      </c>
+      <c r="B255" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C255" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A256" s="16" t="s">
+        <v>617</v>
+      </c>
+      <c r="B256" s="16" t="s">
+        <v>380</v>
+      </c>
+      <c r="C256" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A257" s="16" t="s">
+        <v>603</v>
+      </c>
+      <c r="B257" s="16" t="s">
+        <v>604</v>
+      </c>
+      <c r="C257" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A258" s="18" t="s">
+        <v>299</v>
+      </c>
+      <c r="B258" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="C258" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A259" s="16" t="s">
+        <v>632</v>
+      </c>
+      <c r="B259" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="C259" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A260" s="16" t="s">
+        <v>605</v>
+      </c>
+      <c r="B260" s="16" t="s">
+        <v>606</v>
+      </c>
+      <c r="C260" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A261" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B261" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C261" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A262" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="B262" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C262" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A263" s="16" t="s">
+        <v>300</v>
+      </c>
+      <c r="B263" s="16" t="s">
+        <v>301</v>
+      </c>
+      <c r="C263" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A264" s="16" t="s">
+        <v>633</v>
+      </c>
+      <c r="B264" s="16" t="s">
+        <v>323</v>
+      </c>
+      <c r="C264" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A265" s="16" t="s">
+        <v>618</v>
+      </c>
+      <c r="B265" s="16" t="s">
+        <v>619</v>
+      </c>
+      <c r="C265" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A266" s="19" t="s">
+        <v>244</v>
+      </c>
+      <c r="B266" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C266" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A267" s="16" t="s">
+        <v>350</v>
+      </c>
+      <c r="B267" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C267" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A268" s="16" t="s">
+        <v>490</v>
+      </c>
+      <c r="B268" s="16" t="s">
+        <v>491</v>
+      </c>
+      <c r="C268" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A269" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="B269" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="C269" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A270" s="16" t="s">
+        <v>683</v>
+      </c>
+      <c r="B270" s="16" t="s">
+        <v>684</v>
+      </c>
+      <c r="C270" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A271" s="16" t="s">
+        <v>369</v>
+      </c>
+      <c r="B271" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="C271" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A272" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="B272" s="16" t="s">
+        <v>561</v>
+      </c>
+      <c r="C272" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A273" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="B273" s="16" t="s">
+        <v>466</v>
+      </c>
+      <c r="C273" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A274" s="16" t="s">
+        <v>303</v>
+      </c>
+      <c r="B274" s="16" t="s">
+        <v>304</v>
+      </c>
+      <c r="C274" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A275" s="16" t="s">
+        <v>562</v>
+      </c>
+      <c r="B275" s="16" t="s">
+        <v>563</v>
+      </c>
+      <c r="C275" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A276" s="16" t="s">
+        <v>685</v>
+      </c>
+      <c r="B276" s="16" t="s">
+        <v>686</v>
+      </c>
+      <c r="C276" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A277" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="B277" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="C277" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A278" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="B278" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="C278" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A279" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="B279" s="16" t="s">
+        <v>523</v>
+      </c>
+      <c r="C279" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A280" s="16" t="s">
+        <v>687</v>
+      </c>
+      <c r="B280" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C280" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A281" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="B281" s="16" t="s">
+        <v>195</v>
+      </c>
+      <c r="C281" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A282" s="16" t="s">
+        <v>505</v>
+      </c>
+      <c r="B282" s="16" t="s">
+        <v>506</v>
+      </c>
+      <c r="C282" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A283" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="B283" s="16" t="s">
+        <v>305</v>
+      </c>
+      <c r="C283" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A284" s="20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B284" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="C284" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A285" s="16" t="s">
+        <v>607</v>
+      </c>
+      <c r="B285" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="C285" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A286" s="16" t="s">
+        <v>712</v>
+      </c>
+      <c r="B286" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C286" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A287" s="19" t="s">
+        <v>306</v>
+      </c>
+      <c r="B287" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C287" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A288" s="16" t="s">
+        <v>307</v>
+      </c>
+      <c r="B288" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C288" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A289" s="16" t="s">
+        <v>381</v>
+      </c>
+      <c r="B289" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="C289" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A290" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="B290" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="C290" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A291" s="16" t="s">
+        <v>409</v>
+      </c>
+      <c r="B291" s="16" t="s">
+        <v>410</v>
+      </c>
+      <c r="C291" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A292" s="19" t="s">
+        <v>308</v>
+      </c>
+      <c r="B292" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="C292" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A293" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B293" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C293" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A294" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="B294" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C294" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A295" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="B295" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C295" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A296" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="B296" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C296" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A297" s="16" t="s">
+        <v>564</v>
+      </c>
+      <c r="B297" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C297" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A298" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="B298" s="18" t="s">
+        <v>309</v>
+      </c>
+      <c r="C298" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A299" s="16" t="s">
+        <v>634</v>
+      </c>
+      <c r="B299" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C299" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A300" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="B300" s="16" t="s">
+        <v>566</v>
+      </c>
+      <c r="C300" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A301" s="16" t="s">
+        <v>524</v>
+      </c>
+      <c r="B301" s="16" t="s">
+        <v>525</v>
+      </c>
+      <c r="C301" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A302" s="16" t="s">
+        <v>688</v>
+      </c>
+      <c r="B302" s="16" t="s">
+        <v>689</v>
+      </c>
+      <c r="C302" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A303" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="B303" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C303" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A304" s="16" t="s">
+        <v>469</v>
+      </c>
+      <c r="B304" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="C304" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A305" s="16" t="s">
+        <v>608</v>
+      </c>
+      <c r="B305" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C305" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A306" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="B306" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C306" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A307" s="16" t="s">
+        <v>690</v>
+      </c>
+      <c r="B307" s="16" t="s">
+        <v>691</v>
+      </c>
+      <c r="C307" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A308" s="16" t="s">
+        <v>312</v>
+      </c>
+      <c r="B308" s="16" t="s">
+        <v>313</v>
+      </c>
+      <c r="C308" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A309" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="B309" s="16" t="s">
+        <v>173</v>
+      </c>
+      <c r="C309" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A310" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="B310" s="16" t="s">
+        <v>352</v>
+      </c>
+      <c r="C310" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A311" s="16" t="s">
+        <v>411</v>
+      </c>
+      <c r="B311" s="16" t="s">
+        <v>412</v>
+      </c>
+      <c r="C311" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A312" s="16" t="s">
+        <v>314</v>
+      </c>
+      <c r="B312" s="16" t="s">
+        <v>315</v>
+      </c>
+      <c r="C312" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A313" s="16" t="s">
+        <v>526</v>
+      </c>
+      <c r="B313" s="16" t="s">
+        <v>527</v>
+      </c>
+      <c r="C313" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A314" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="B314" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C314" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A315" s="16" t="s">
+        <v>567</v>
+      </c>
+      <c r="B315" s="16" t="s">
+        <v>568</v>
+      </c>
+      <c r="C315" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A316" s="16" t="s">
+        <v>635</v>
+      </c>
+      <c r="B316" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="C316" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A317" s="16" t="s">
+        <v>413</v>
+      </c>
+      <c r="B317" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="C317" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A318" s="16" t="s">
+        <v>636</v>
+      </c>
+      <c r="B318" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C318" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A319" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="B319" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C319" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A320" s="16" t="s">
+        <v>471</v>
+      </c>
+      <c r="B320" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C320" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A321" s="16" t="s">
+        <v>316</v>
+      </c>
+      <c r="B321" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C321" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A322" s="16" t="s">
+        <v>353</v>
+      </c>
+      <c r="B322" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C322" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A323" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="B323" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C323" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A324" s="16" t="s">
+        <v>214</v>
+      </c>
+      <c r="B324" s="16" t="s">
+        <v>215</v>
+      </c>
+      <c r="C324" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A325" s="16" t="s">
+        <v>692</v>
+      </c>
+      <c r="B325" s="16" t="s">
+        <v>693</v>
+      </c>
+      <c r="C325" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A326" s="16" t="s">
+        <v>472</v>
+      </c>
+      <c r="B326" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="C326" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A327" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B327" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C327" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A328" s="16" t="s">
+        <v>473</v>
+      </c>
+      <c r="B328" s="16" t="s">
+        <v>474</v>
+      </c>
+      <c r="C328" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A329" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="B329" s="16" t="s">
+        <v>529</v>
+      </c>
+      <c r="C329" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A330" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B330" s="18" t="s">
+        <v>301</v>
+      </c>
+      <c r="C330" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A331" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="B331" s="16" t="s">
+        <v>475</v>
+      </c>
+      <c r="C331" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A332" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B332" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C332" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A333" s="16" t="s">
+        <v>318</v>
+      </c>
+      <c r="B333" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C333" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A334" s="16" t="s">
+        <v>476</v>
+      </c>
+      <c r="B334" s="16" t="s">
+        <v>477</v>
+      </c>
+      <c r="C334" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A335" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="B335" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C335" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A336" s="16" t="s">
+        <v>694</v>
+      </c>
+      <c r="B336" s="16" t="s">
+        <v>695</v>
+      </c>
+      <c r="C336" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A337" s="16" t="s">
+        <v>355</v>
+      </c>
+      <c r="B337" s="16" t="s">
+        <v>356</v>
+      </c>
+      <c r="C337" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A338" s="16" t="s">
+        <v>357</v>
+      </c>
+      <c r="B338" s="16" t="s">
+        <v>358</v>
+      </c>
+      <c r="C338" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A339" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="B339" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C339" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A340" s="16" t="s">
+        <v>478</v>
+      </c>
+      <c r="B340" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="C340" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A341" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="B341" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C341" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A342" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="B342" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C342" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A343" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="B343" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="C343" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A344" s="16" t="s">
+        <v>620</v>
+      </c>
+      <c r="B344" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C344" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A345" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="B345" s="16" t="s">
+        <v>360</v>
+      </c>
+      <c r="C345" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A346" s="16" t="s">
+        <v>319</v>
+      </c>
+      <c r="B346" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C346" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A347" s="16" t="s">
+        <v>637</v>
+      </c>
+      <c r="B347" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C347" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A348" s="16" t="s">
+        <v>370</v>
+      </c>
+      <c r="B348" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C348" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A349" s="16" t="s">
+        <v>479</v>
+      </c>
+      <c r="B349" s="16" t="s">
+        <v>480</v>
+      </c>
+      <c r="C349" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A350" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="B350" s="16" t="s">
+        <v>239</v>
+      </c>
+      <c r="C350" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A351" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="B351" s="16" t="s">
+        <v>493</v>
+      </c>
+      <c r="C351" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A352" s="16" t="s">
+        <v>638</v>
+      </c>
+      <c r="B352" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="C352" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A353" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="B353" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C353" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A354" s="16" t="s">
+        <v>696</v>
+      </c>
+      <c r="B354" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="C354" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A355" s="16" t="s">
+        <v>415</v>
+      </c>
+      <c r="B355" s="16" t="s">
+        <v>416</v>
+      </c>
+      <c r="C355" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A356" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B356" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C356" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A357" s="16" t="s">
+        <v>698</v>
+      </c>
+      <c r="B357" s="16" t="s">
+        <v>207</v>
+      </c>
+      <c r="C357" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A358" s="16" t="s">
+        <v>481</v>
+      </c>
+      <c r="B358" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="C358" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A359" s="16" t="s">
+        <v>699</v>
+      </c>
+      <c r="B359" s="16" t="s">
+        <v>700</v>
+      </c>
+      <c r="C359" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A360" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="B360" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C360" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A361" s="16" t="s">
+        <v>321</v>
+      </c>
+      <c r="B361" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="C361" s="17" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A362" s="16" t="s">
+        <v>322</v>
+      </c>
+      <c r="B362" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C362" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A363" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B363" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C363" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A364" s="16" t="s">
+        <v>417</v>
+      </c>
+      <c r="B364" s="16" t="s">
+        <v>375</v>
+      </c>
+      <c r="C364" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A365" s="16" t="s">
+        <v>701</v>
+      </c>
+      <c r="B365" s="16" t="s">
+        <v>702</v>
+      </c>
+      <c r="C365" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A366" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="B366" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="C366" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A367" s="16" t="s">
+        <v>570</v>
+      </c>
+      <c r="B367" s="16" t="s">
+        <v>571</v>
+      </c>
+      <c r="C367" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A368" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="B368" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C368" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A369" s="16" t="s">
+        <v>494</v>
+      </c>
+      <c r="B369" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C369" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A370" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="B370" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="C370" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A371" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="B371" s="16" t="s">
+        <v>482</v>
+      </c>
+      <c r="C371" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A372" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="B372" s="16" t="s">
+        <v>325</v>
+      </c>
+      <c r="C372" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A373" s="16" t="s">
+        <v>384</v>
+      </c>
+      <c r="B373" s="16" t="s">
+        <v>385</v>
+      </c>
+      <c r="C373" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A374" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="B374" s="16" t="s">
+        <v>207</v>
+      </c>
+      <c r="C374" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A375" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="B375" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C375" s="17" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A376" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="B376" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="C376" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A377" s="16" t="s">
+        <v>418</v>
+      </c>
+      <c r="B377" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C377" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A378" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="B378" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C378" s="17" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A379" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="B379" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="C379" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A380" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="B380" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C380" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A381" s="16" t="s">
+        <v>703</v>
+      </c>
+      <c r="B381" s="16" t="s">
+        <v>704</v>
+      </c>
+      <c r="C381" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A382" s="16" t="s">
+        <v>705</v>
+      </c>
+      <c r="B382" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="C382" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A383" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B383" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="C383" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A384" s="16" t="s">
+        <v>641</v>
+      </c>
+      <c r="B384" s="16" t="s">
+        <v>642</v>
+      </c>
+      <c r="C384" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A385" s="16" t="s">
+        <v>327</v>
+      </c>
+      <c r="B385" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C385" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A386" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="B386" s="16" t="s">
+        <v>446</v>
+      </c>
+      <c r="C386" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A387" s="16" t="s">
+        <v>609</v>
+      </c>
+      <c r="B387" s="16" t="s">
+        <v>610</v>
+      </c>
+      <c r="C387" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A388" s="16" t="s">
+        <v>328</v>
+      </c>
+      <c r="B388" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="C388" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A389" s="16" t="s">
+        <v>419</v>
+      </c>
+      <c r="B389" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C389" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A390" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="B390" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="C390" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A391" s="16" t="s">
+        <v>713</v>
+      </c>
+      <c r="B391" s="16" t="s">
+        <v>714</v>
+      </c>
+      <c r="C391" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A392" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="B392" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C392" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A393" s="16" t="s">
+        <v>541</v>
+      </c>
+      <c r="B393" s="16" t="s">
+        <v>542</v>
+      </c>
+      <c r="C393" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A394" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B394" s="18" t="s">
+        <v>330</v>
+      </c>
+      <c r="C394" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A395" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="B395" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C395" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A396" s="16" t="s">
+        <v>371</v>
+      </c>
+      <c r="B396" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="C396" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A397" s="16" t="s">
+        <v>420</v>
+      </c>
+      <c r="B397" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="C397" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A398" s="18" t="s">
         <v>146</v>
       </c>
-      <c r="C5" s="31" t="s">
-[...128 lines deleted...]
-      <c r="B16" s="30" t="s">
+      <c r="B398" s="18" t="s">
+        <v>331</v>
+      </c>
+      <c r="C398" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A399" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="B399" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="C399" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A400" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B400" s="18" t="s">
+        <v>194</v>
+      </c>
+      <c r="C400" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A401" s="16" t="s">
+        <v>332</v>
+      </c>
+      <c r="B401" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C401" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A402" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="B402" s="16" t="s">
+        <v>236</v>
+      </c>
+      <c r="C402" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A403" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B403" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C403" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A404" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="B404" s="16" t="s">
+        <v>621</v>
+      </c>
+      <c r="C404" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A405" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="B405" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="C405" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A406" s="16" t="s">
+        <v>333</v>
+      </c>
+      <c r="B406" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="C406" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A407" s="16" t="s">
+        <v>706</v>
+      </c>
+      <c r="B407" s="16" t="s">
+        <v>707</v>
+      </c>
+      <c r="C407" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A408" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="B408" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C408" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A409" s="16" t="s">
+        <v>639</v>
+      </c>
+      <c r="B409" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C409" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A410" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="B410" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C410" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A411" s="18" t="s">
+        <v>256</v>
+      </c>
+      <c r="B411" s="18" t="s">
+        <v>257</v>
+      </c>
+      <c r="C411" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A412" s="16" t="s">
+        <v>422</v>
+      </c>
+      <c r="B412" s="16" t="s">
+        <v>640</v>
+      </c>
+      <c r="C412" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A413" s="16" t="s">
+        <v>484</v>
+      </c>
+      <c r="B413" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C413" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A414" s="16" t="s">
+        <v>484</v>
+      </c>
+      <c r="B414" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C414" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A415" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B415" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A416" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B416" s="16" t="s">
+        <v>361</v>
+      </c>
+      <c r="C416" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A417" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B417" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="C417" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A418" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B418" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="C418" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A419" s="16" t="s">
+        <v>709</v>
+      </c>
+      <c r="B419" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C419" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A420" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="B420" s="16" t="s">
+        <v>335</v>
+      </c>
+      <c r="C420" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A421" s="16" t="s">
+        <v>423</v>
+      </c>
+      <c r="B421" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A422" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="B422" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C422" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A423" s="16" t="s">
+        <v>485</v>
+      </c>
+      <c r="B423" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C423" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A424" s="16" t="s">
         <v>337</v>
       </c>
-      <c r="C16" s="31" t="s">
-[...32 lines deleted...]
-      <c r="B19" s="30" t="s">
+      <c r="B424" s="16" t="s">
+        <v>338</v>
+      </c>
+      <c r="C424" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A425" s="16" t="s">
+        <v>373</v>
+      </c>
+      <c r="B425" s="16" t="s">
+        <v>326</v>
+      </c>
+      <c r="C425" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A426" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="B426" s="19" t="s">
+        <v>339</v>
+      </c>
+      <c r="C426" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A427" s="16" t="s">
+        <v>386</v>
+      </c>
+      <c r="B427" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C427" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A428" s="16" t="s">
+        <v>530</v>
+      </c>
+      <c r="B428" s="16" t="s">
+        <v>531</v>
+      </c>
+      <c r="C428" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A429" s="16" t="s">
+        <v>611</v>
+      </c>
+      <c r="B429" s="16" t="s">
         <v>581</v>
       </c>
-      <c r="C19" s="31" t="s">
-[...368 lines deleted...]
-      <c r="B50" s="34" t="s">
+      <c r="C429" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A430" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="B430" s="16" t="s">
+        <v>425</v>
+      </c>
+      <c r="C430" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A431" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B431" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="C431" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A432" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B432" s="16" t="s">
+        <v>426</v>
+      </c>
+      <c r="C432" s="17" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A433" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="B433" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="C433" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A434" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="B434" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="C50" s="35" t="s">
-[...2192 lines deleted...]
-      <c r="B233" s="30" t="s">
+      <c r="C434" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A435" s="16" t="s">
         <v>612</v>
       </c>
-      <c r="C233" s="31" t="s">
-[...29 lines deleted...]
-      <c r="A236" s="30" t="s">
+      <c r="B435" s="16" t="s">
         <v>613</v>
       </c>
-      <c r="B236" s="30" t="s">
-[...3411 lines deleted...]
-      <c r="D746" s="16"/>
+      <c r="C435" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A436" s="23"/>
+      <c r="B436" s="23"/>
+      <c r="C436" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Online List</vt:lpstr>